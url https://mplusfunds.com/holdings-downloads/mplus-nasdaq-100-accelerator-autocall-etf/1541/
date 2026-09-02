--- v0 (2026-08-12)
+++ v1 (2026-09-02)
@@ -20,99 +20,99 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Holdings</t>
   </si>
   <si>
     <t>mplus-nasdaq-100-accelerator-autocall-etf</t>
   </si>
   <si>
-    <t>As of Date: 2026-08-11</t>
+    <t>As of Date: 2026-08-31</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Security Description</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Local Currency</t>
   </si>
   <si>
     <t>Weight %</t>
   </si>
   <si>
     <t>Shares</t>
   </si>
   <si>
     <t>Market Value/Base</t>
   </si>
   <si>
+    <t>FGXXX</t>
+  </si>
+  <si>
+    <t>FRST AM-GV OB-X</t>
+  </si>
+  <si>
+    <t>31846V336</t>
+  </si>
+  <si>
     <t>USD</t>
   </si>
   <si>
-    <t>US DOLLARS</t>
-[...1 lines deleted...]
-  <si>
     <t>B 09/10/26</t>
   </si>
   <si>
     <t>912797UF2</t>
   </si>
   <si>
-    <t>BXIITAAC</t>
-[...11 lines deleted...]
-    <t>BXIITAATR            00001</t>
+    <t>BXIITAAC TRS</t>
+  </si>
+  <si>
+    <t>BXIITATR</t>
+  </si>
+  <si>
+    <t>BXIITATR             00001</t>
   </si>
   <si>
     <t>RECPAY</t>
   </si>
   <si>
     <t>Receivables/Payables</t>
   </si>
   <si>
     <t>Holdings and weightings are subject to change daily.</t>
   </si>
   <si>
     <t>Holdings are provided for informational purposes only and should not be deemed as a recommendation to buy or sell the securities mentioned.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -468,51 +468,51 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="150" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.994" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.85" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="26.279" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="27.422" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.279" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="H1" s="1"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
@@ -520,152 +520,146 @@
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D6" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E6" s="4">
-        <v>-0.997045307735</v>
+        <v>0.010590618311</v>
       </c>
       <c r="F6">
-        <v>-498547.5800000000163</v>
+        <v>37389.31999999999971</v>
       </c>
       <c r="G6" s="5">
-        <v>-498547.5800000000163</v>
+        <v>37389.31999999999971</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="B7" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C7" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" t="s">
         <v>13</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" s="4">
-        <v>0.997045307735</v>
+        <v>0.987085649004</v>
       </c>
       <c r="F7">
-        <v>500000</v>
+        <v>3488000</v>
       </c>
       <c r="G7" s="5">
-        <v>498547.5800000000163</v>
+        <v>3484825.91999999992549</v>
       </c>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C8" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="4">
+        <v>1.0010220798180001</v>
+      </c>
+      <c r="F8">
+        <v>912</v>
+      </c>
+      <c r="G8" s="5">
+        <v>3534027.35999999986961</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="B9" t="s">
         <v>16</v>
-      </c>
-[...18 lines deleted...]
-        <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E9" s="4">
-        <v>-0.996519774011</v>
+        <v>-0.996949484628</v>
       </c>
       <c r="F9">
-        <v>-498284.79999999998836</v>
+        <v>-3519649.39259999990463</v>
       </c>
       <c r="G9" s="5">
-        <v>-498284.79999999998836</v>
+        <v>-3519649.39000000013039</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E10" s="4">
-        <v>0.9999500025</v>
+        <v>-0.000476399545</v>
       </c>
       <c r="F10">
-        <v>500000</v>
+        <v>-1681.8900000000001</v>
       </c>
       <c r="G10" s="5">
-        <v>500000</v>
+        <v>-1681.8900000000001</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A12:H12"/>
     <mergeCell ref="A13:H13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>